--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b2c0ac3a164113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed2ef9e3f2744390b0450c06427f2348.psmdcp" Id="R4cfd4ce050804396" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8587c40fdc6b4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28aec22ca9dc4742be12223da5035398.psmdcp" Id="Rcf8985577da545e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>2c37986c-aae9-439f-9cfe-3c2c25bb555e</x:t>
+    <x:t>04ce839a-6b88-44d2-aa1e-32084b0ae2d9</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 14.05.2026 15:55 (UTC)</x:t>
+    <x:t>Created at 01.07.2026 22:52 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:B36D152D743D4ED29CB1719A912A03ED480C89AFE995358BA7303FB864F22714:06BFA1923DB8D8BBF0837197CBBE430A:8fec0c81PpgRDpbC7TqHp/g3VyjuOnCGoJKo8jWc0Sehe/mthnHVh8akfQpKgb6js1DjHHjisjc3D/YsAYs8nbijrnpYXn0TlCZav/UDuD8aXhYDTr97y9AUzQYn5nsaYznnsfd+j+ECwpDWgDIhMfbSh4P8uZuZy1nJAnwr+5j3rPtlh0HwTzWjXszCD9DnsEfg/JpCvtfhJ4Nq75x//MAewpq2FzV/TBEAkFiQlBCRUUL/RC0RwGVaWWeF3wu0+aGEmMhxoMw/juPBPyKVPoy1ooSf5TA3CVqkvpS7SNxOC0P2um0jwYQRnuWCIPi2Kry0iewxGg8TVln43zYl1mZG3vKJKV8kNkG4cZCTyMbQYdMwhOuSU6urgQ1Sb9dh6zz2a/UArbavqTfbsZi3IIsXlKQRGDwa96T5L4hLIqsdXF3AoHICsyLM1WRCLa2yVf9EedhXE/XmUrPITu8tywWMd454umuwg7pm0Nh4bZUY7tQrisPO36Do1rR77PJT0BarUco3u2dWia8ijzbPDFgREL7iFqGpCAXhuj15U2aPswKrf4Km+Un8F4jhfesUM+jxwpMQaNGY9vFe21rnI6ZlJTvsuh4bHN/HMu46SO9dlS1Ql2vfPQLv8Q/kjbx/d93LauFVuMLTOicWwp+xag==</x:t>
+    <x:t>1000:24CBBB1CC1E5C183BF166852A5B226E688DBFC6B6F81243A19C490394631831D:B8EB38F542DFF63D3226F7B8507FB46A:M1GCN8jdfkriBfgI/4s8dPnfFxG0OBQSeByUeBYfll2ZzdKqyPuNPJLvVgzClKhVqBuiBzjB5PubIs3RA4iYfh47VlmxIYo8oCUQIsgbNSgjIUsJKPNqjFUd4iGrcPugAo98jebdUyLKQmwhXoNgfipRBE2B4WuY194+H5hHtB5NxV9d6WNSJ5v1Qg6/DdusrqZcR+gjZcev4tor8R/tLm6/InxC6RZwfIYWEAEqvoYk7OG+NB+SGfCq2rNu7GQt0OStuSDuPItVoquJQ2J73CIfa4nglfpff+XYmL35awN05EqIjYqH1WOQzgr6SMn0D29zoEsysqKfWIAeKx3nEbmBiS7bMgRvCur6N1HUOjLLsqgNezw8rOl6FuLOhJLwxsJgv3saR6o8bDewqj/7YJtuDZ58Xh2AL8npyz5jTsFg0DNaVFSDxalL/hXyWW0ulhnLEcOq+s+EV6Nm5AfvXhqw6DruQu8PpaTn8S+4Y8OZSU3+rRq++slP9Pk8bycVY3cVpqmD4MvtPjpR5eW8ySwLwHNvjGEOQ3IS9oap87nXVf8VNlVxVQ01DM8DyDqSlSvEAejAwK5FL/MA7zvkxihV94HHtfWDrc52eLyhb4sfE34JaCWw7vDeQHn/sPk1lSuISVifMojlzuBSwD3iWQ==</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46156.6638776273</x:v>
+        <x:v>46204.9531569444</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>