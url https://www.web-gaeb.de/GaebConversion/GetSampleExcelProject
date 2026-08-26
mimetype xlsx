--- v1 (2026-07-01)
+++ v2 (2026-08-26)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8587c40fdc6b4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28aec22ca9dc4742be12223da5035398.psmdcp" Id="Rcf8985577da545e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd0e57857c44a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bda841366384dca899c068e1aef427b.psmdcp" Id="R36844d6b93d14e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>04ce839a-6b88-44d2-aa1e-32084b0ae2d9</x:t>
+    <x:t>4831a441-45ad-46f3-8274-e1b067df1612</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -142,66 +142,66 @@
   <x:si>
     <x:t>Ergebnis</x:t>
   </x:si>
   <x:si>
     <x:t>Configuration Version</x:t>
   </x:si>
   <x:si>
     <x:t>Service Specification Index</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
+    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 01.07.2026 22:52 (UTC)</x:t>
+    <x:t>Created at 26.08.2026 07:04 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:24CBBB1CC1E5C183BF166852A5B226E688DBFC6B6F81243A19C490394631831D:B8EB38F542DFF63D3226F7B8507FB46A:M1GCN8jdfkriBfgI/4s8dPnfFxG0OBQSeByUeBYfll2ZzdKqyPuNPJLvVgzClKhVqBuiBzjB5PubIs3RA4iYfh47VlmxIYo8oCUQIsgbNSgjIUsJKPNqjFUd4iGrcPugAo98jebdUyLKQmwhXoNgfipRBE2B4WuY194+H5hHtB5NxV9d6WNSJ5v1Qg6/DdusrqZcR+gjZcev4tor8R/tLm6/InxC6RZwfIYWEAEqvoYk7OG+NB+SGfCq2rNu7GQt0OStuSDuPItVoquJQ2J73CIfa4nglfpff+XYmL35awN05EqIjYqH1WOQzgr6SMn0D29zoEsysqKfWIAeKx3nEbmBiS7bMgRvCur6N1HUOjLLsqgNezw8rOl6FuLOhJLwxsJgv3saR6o8bDewqj/7YJtuDZ58Xh2AL8npyz5jTsFg0DNaVFSDxalL/hXyWW0ulhnLEcOq+s+EV6Nm5AfvXhqw6DruQu8PpaTn8S+4Y8OZSU3+rRq++slP9Pk8bycVY3cVpqmD4MvtPjpR5eW8ySwLwHNvjGEOQ3IS9oap87nXVf8VNlVxVQ01DM8DyDqSlSvEAejAwK5FL/MA7zvkxihV94HHtfWDrc52eLyhb4sfE34JaCWw7vDeQHn/sPk1lSuISVifMojlzuBSwD3iWQ==</x:t>
+    <x:t>1000:9AEF20CBD06D98E57F203387CFACA1CDA574AB3439A3489251B4B4DF2805C29C:683D50A8672CA97402BEA9109D81CF5C:nN+MmfhjZYsRBXTOYFqoq0kZsiMB8HfexYnhhJBFiJk5gr4uFfCJ2qbGqV2qb6TJ2/a0fKjAsPkqI+vtYeLCpL/GVvxmlOYZrqbCEir0UwjfQYHOZS56QdYzEGtPDwEugsTCQNvqOLSCqbTAS1ZBDphqhhw/wKRXKnbQkOjE/skOxPtrhsP7c5/VxW8bc0Wq8cCz50c2SXHH8VbwjXT1YztS4UkZ0fkG5j3trohuJ67b5duhV2b8LGb04ikFRIZvKTPcx1rTcJFW6+yzFiZcOMJkXX37x5l/QIvvKvZgMp0ZdpkN+Y1TYlFBU8DAozh725dIkCAHJXGt8eUZmeKPyp8v94TMCJt74PbheQGkZ+EH/X79h+bJHdQzcJfbmrJkRyrwtNsVmxDwg0St5dcx4cYCYxHU49ZkAgS7h81XTzAmE5ZvmyK3T/GuwAmLth1OdLeJRSX20kZnHPyVEDBoXEM3qcLsMRGBAYzGjv9Pwwv2Vls2NLTFbu+Yu+flO+kBcFTzKrmXZLh2mYSrQkRv+eqc3jy+aemLht8crBqnfd9lBHkc1TkJesFpMzkH37vuK9SEeW8GYnlkizzWLf2Mj08Q+rC9ysINZbt3jSqLwJypLFKsgCGHc/ePtJWLScxjirIYcGCsF1USIXVInsbD8atIlJm90kkI0kv58YUL3Y0=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -845,55 +845,55 @@
     <x:row r="6" spans="1:13">
       <x:c r="I6" s="4">
         <x:f>"MwSt. "&amp;$B$2*100&amp;"%"</x:f>
       </x:c>
       <x:c r="J6" s="3">
         <x:f>$B$2*J5</x:f>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="I7" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="10">
         <x:f>(1+$B$2)*J5</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:K1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" fitToHeight="0" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B26"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="30.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="5" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
@@ -987,55 +987,55 @@
       <x:c r="A24" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="A4:B4"/>
     <x:mergeCell ref="A15:B15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:oddFooter>
     <x:evenHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:evenFooter>
     <x:firstHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.710625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="76.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="17" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="18" customWidth="1"/>
     <x:col min="6" max="6" width="9.140625" style="0" hidden="1" customWidth="1"/>
   </x:cols>
@@ -1046,55 +1046,55 @@
       </x:c>
       <x:c r="B1" s="21" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C1" s="21" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D1" s="22" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E1" s="21" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:conditionalFormatting sqref="A2:A1000000">
     <x:cfRule type="expression" dxfId="0" priority="1" operator="equal">
       <x:formula>AND(NOT(ISBLANK(A2)),SUMPRODUCT((GAEB!$B$4:$B$7=A2)*1)&lt;1)</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="">
           <x14:formula1>
             <xm:f>'Projektinfo'!$B$3:$B$3</xm:f>
           </x14:formula1>
           <xm:sqref>C2:C10000</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </x:ext>
   </x:extLst>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46204.9531569444</x:v>
+        <x:v>46260.2945559491</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>