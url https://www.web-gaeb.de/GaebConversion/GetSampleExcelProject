--- v2 (2026-08-26)
+++ v3 (2026-10-20)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd0e57857c44a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bda841366384dca899c068e1aef427b.psmdcp" Id="R36844d6b93d14e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a4d3004ed74bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e4f3fd4b8d24f95ac3090370fca0800.psmdcp" Id="Rc42ae4b9f4704c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>4831a441-45ad-46f3-8274-e1b067df1612</x:t>
+    <x:t>2651111c-52fc-4e33-8302-8b381d50fec6</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 26.08.2026 07:04 (UTC)</x:t>
+    <x:t>Created at 20.10.2026 01:02 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:9AEF20CBD06D98E57F203387CFACA1CDA574AB3439A3489251B4B4DF2805C29C:683D50A8672CA97402BEA9109D81CF5C:nN+MmfhjZYsRBXTOYFqoq0kZsiMB8HfexYnhhJBFiJk5gr4uFfCJ2qbGqV2qb6TJ2/a0fKjAsPkqI+vtYeLCpL/GVvxmlOYZrqbCEir0UwjfQYHOZS56QdYzEGtPDwEugsTCQNvqOLSCqbTAS1ZBDphqhhw/wKRXKnbQkOjE/skOxPtrhsP7c5/VxW8bc0Wq8cCz50c2SXHH8VbwjXT1YztS4UkZ0fkG5j3trohuJ67b5duhV2b8LGb04ikFRIZvKTPcx1rTcJFW6+yzFiZcOMJkXX37x5l/QIvvKvZgMp0ZdpkN+Y1TYlFBU8DAozh725dIkCAHJXGt8eUZmeKPyp8v94TMCJt74PbheQGkZ+EH/X79h+bJHdQzcJfbmrJkRyrwtNsVmxDwg0St5dcx4cYCYxHU49ZkAgS7h81XTzAmE5ZvmyK3T/GuwAmLth1OdLeJRSX20kZnHPyVEDBoXEM3qcLsMRGBAYzGjv9Pwwv2Vls2NLTFbu+Yu+flO+kBcFTzKrmXZLh2mYSrQkRv+eqc3jy+aemLht8crBqnfd9lBHkc1TkJesFpMzkH37vuK9SEeW8GYnlkizzWLf2Mj08Q+rC9ysINZbt3jSqLwJypLFKsgCGHc/ePtJWLScxjirIYcGCsF1USIXVInsbD8atIlJm90kkI0kv58YUL3Y0=</x:t>
+    <x:t>1000:345D878DCC587524F8D56D54896446E25D6384D6786CD9F0C55B27E7D39428FC:5FB6A04098D195DCDEC8C0997BE1F76F:F1GzUKHsQymKH9SpCLeYZyNpocTlbSPN0qB1n/iY5QCILP5znDdaWAKvp7uuwXWFKztjBXd2zPF9qq8rlc8Ea4MsnXQuj/V1UOac5mDdcmypEpk0AXTkCxCS6n81WD3kZH1A7muFySxtMb2RosB7E3/KaPBdhoW/6QBI/1oyWUl3VwsSBl4Cdekw4+N02ExD98WGZ88Aqcza+f72fTLj1ZXkNMPQXEfmA7BgnnDkXYZHMUcs7uY1Ms1WdNvr/Usy2vgyH6ydI/QKuIpQmSjrSspvmXJQSpWUJdCW3T2J11MIOwlwMwXbaCI6Lb0WIMkDadmX3LuJvPr+xWRUGRaL/wvPPET6mapPUH/LAYNt3xMdi5PbcJ5Emgh2evThwHM/X5M/o+GiaIMzgrP6P2QLkhhn4oXYuAj1NIqpmjkYl/kfDWXNGbQcAbEJwltdR0CUM4sbFoefTGaaUcsxQGnxFb2U5WBMBdGrTgRqhidAqXuTGkDPuIEZW8g4fSxz7cI+9twpzi7NvyvCrcf7XoKOD/lduSUZ53FITnUuAPM2tGIco40OBcEYfnOPnQYgXlGRqdNaCPNez5/Zxr8iV0b8A2uFeTvuwJBYU3Uwn3ZEvBOp8zF3cN/WHGm3gH1URRvIqwumD8W9hgv9WQkW/DHZFQHXdsvSg4wto+EBEaWE+Mo=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46260.2945559491</x:v>
+        <x:v>46315.0434818287</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>